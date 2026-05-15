--- v0 (2025-11-02)
+++ v1 (2026-05-15)
@@ -1,15414 +1,12829 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
-[...1 lines deleted...]
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?> <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"> <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/> <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/> <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3544" w:right="-143"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...118 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
+        <w:t>И</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17142">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>сполняющему обязанности</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve"> ректор</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...55 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> КУРО</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00F17142">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3544" w:right="-143"/>
         <w:jc w:val="both"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>В.Н. Бородину</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00AE7E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...110 lines deleted...]
-        </w:rPr>
+        <w:t>____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2046 lines deleted...]
-    <w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...22 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="5245" w:right="-143"/>
         <w:jc w:val="both"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...765 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="16"/>
-[...60 lines deleted...]
-          <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t>(ФИО)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3544" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(от) ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество печатными буквами)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3544" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Место работы ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5245" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(город, район, наименование организации в </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3544" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5245" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">соответствии с учредительными документами) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3544" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3544" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Тип поселения ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="6237" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(городское/сельское)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3544" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Должность _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3544" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Стаж по занимаемой должности_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3544" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Уровень образования _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4962" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(среднее, среднее профессиональное, высшее: бакалавриат,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4962" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>специалитет, магистратура, аспирантура)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3544" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Реквизиты документа об образовании</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3544" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3544" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Квалификация по диплому _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3544" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Возраст (полных лет) _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3544" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Фактический адрес проживания _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3544" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3544" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3544" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Контактный телефон с указанием кода</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3544" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4820" w:right="-143" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(рабочий, мобильный) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3544" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>СНИЛС ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3544" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00EA6A7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00EA6A7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00EA6A7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00EA6A7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00EA6A7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00EA6A7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-284" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Прошу принять меня на обучение по дополнительной профессиональной программе повышения квалификации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-284" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">С лицензией на осуществление образовательной деятельности, выданной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Федеральной службой по надзору в сфере образования и науки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, Уставом КУРО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ознакомлен(на).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00EA6A7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00EA6A7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>________________                                 ________________/______________________________/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6A7C" w:rsidRDefault="00AE7E21">
+      <w:pPr>
+        <w:ind w:right="-284"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve">               (</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">дата)   </w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                    (подпись)                                                        (</w:t>
+        <w:t xml:space="preserve">                                                                                   (подпись)                                                        (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">ФИО)</w:t>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:t>ФИО)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...67 lines deleted...]
-      <w:cols w:num="1" w:sep="0" w:space="708" w:equalWidth="1"/>
+    <w:sectPr w:rsidR="00EA6A7C">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
-      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p>
+    <w:p w:rsidR="00D9748F" w:rsidRDefault="00D9748F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
-      <w:r/>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p>
+    <w:p w:rsidR="00D9748F" w:rsidRDefault="00D9748F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-      <w:r/>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...6 lines deleted...]
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p>
+    <w:p w:rsidR="00D9748F" w:rsidRDefault="00D9748F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
-      <w:r/>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p>
+    <w:p w:rsidR="00D9748F" w:rsidRDefault="00D9748F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-      <w:r/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...79 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="false"/>
-  <w:documentProtection/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
-    <w:pos w:val="pageBottom"/>
-[...2 lines deleted...]
-    <w:numRestart w:val="continuous"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:pos w:val="docEnd"/>
-[...2 lines deleted...]
-    <w:numRestart w:val="continuous"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00EA6A7C"/>
+    <w:rsid w:val="005B7DBE"/>
+    <w:rsid w:val="00AE7E21"/>
+    <w:rsid w:val="00D9748F"/>
+    <w:rsid w:val="00EA6A7C"/>
+    <w:rsid w:val="00F17142"/>
+  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="true"/>
-    <m:dispDef m:val="true"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026" strokecolor="000000"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="533C3C17"/>
+  <w15:docId w15:val="{8741D9D1-5892-4A19-BF3F-62F24DEB5C90}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:hint="default" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Mangal"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="13">
-[...3 lines deleted...]
-    <w:link w:val="14"/>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:keepNext/>
-      <w:spacing w:before="480" w:after="200"/>
+      <w:spacing w:before="480"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="14">
-[...73 lines deleted...]
-    <w:next w:val="695"/>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
+      <w:keepNext/>
       <w:keepLines/>
+      <w:spacing w:before="360"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="34"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="320" w:after="200"/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="40"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="20">
-[...2 lines deleted...]
-    <w:link w:val="19"/>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="50"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="60"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="70"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="80"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="90"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="34"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="30"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="Заголовок 4 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="21">
-[...3 lines deleted...]
-    <w:link w:val="22"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="Заголовок 5 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="5"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
-[...6 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="22">
-[...2 lines deleted...]
-    <w:link w:val="21"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Заголовок 6 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="6"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...21 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="24">
-[...2 lines deleted...]
-    <w:link w:val="23"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+    <w:name w:val="Заголовок 7 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="7"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...21 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="26">
-[...2 lines deleted...]
-    <w:link w:val="25"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+    <w:name w:val="Заголовок 8 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="8"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="27">
-[...24 lines deleted...]
-    <w:link w:val="27"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+    <w:name w:val="Заголовок 9 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="9"/>
     <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...21 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="30">
-[...12 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="33">
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="300"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:link w:val="713"/>
+    <w:rPr>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Заголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="10"/>
     <w:rPr>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="36">
+  <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="695"/>
-[...1 lines deleted...]
-    <w:link w:val="37"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="200"/>
+      <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="37">
-[...2 lines deleted...]
-    <w:link w:val="36"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="11"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="38">
+  <w:style w:type="paragraph" w:styleId="21">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="695"/>
-[...1 lines deleted...]
-    <w:link w:val="39"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="22"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="720" w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="39">
-[...1 lines deleted...]
-    <w:link w:val="38"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="Цитата 2 Знак"/>
+    <w:link w:val="21"/>
     <w:uiPriority w:val="29"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="40">
+  <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="695"/>
-[...1 lines deleted...]
-    <w:link w:val="41"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:pPr>
-      <w:contextualSpacing w:val="0"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="5" w:color="FFFFFF"/>
+        <w:left w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="5" w:color="FFFFFF"/>
+        <w:right w:val="single" w:sz="4" w:space="10" w:color="FFFFFF"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
       <w:ind w:left="720" w:right="720"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="f2f2f2"/>
-[...5 lines deleted...]
-      </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="41">
-[...1 lines deleted...]
-    <w:link w:val="40"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="Выделенная цитата Знак"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="30"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="43">
-[...2 lines deleted...]
-    <w:link w:val="699"/>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
-  </w:style>
-[...3 lines deleted...]
-    <w:link w:val="701"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="7143"/>
+        <w:tab w:val="right" w:pos="14287"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="46">
-[...2 lines deleted...]
-    <w:next w:val="695"/>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="7143"/>
+        <w:tab w:val="right" w:pos="14287"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="af0"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4f81bd" w:themeColor="accent1"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="47">
-[...2 lines deleted...]
-    <w:link w:val="701"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af0">
+    <w:name w:val="Название объекта Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="35"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="af1">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGridLight">
+    <w:name w:val="Table Grid Light"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="11">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="23">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="31">
+    <w:name w:val="Plain Table 3"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-  </w:style>
-[...183 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...58 lines deleted...]
-  <w:style w:type="table" w:styleId="53">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="41">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...38 lines deleted...]
-  <w:style w:type="table" w:styleId="54">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="51">
     <w:name w:val="Plain Table 5"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
     </w:tblPr>
-    <w:tblStylePr w:type="band1Horz">
-[...16 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tcPr>
-[...6 lines deleted...]
-    <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tcPr>
-[...5 lines deleted...]
-        </w:tcBorders>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tcPr>
-[...21 lines deleted...]
-  <w:style w:type="table" w:styleId="55">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-1">
     <w:name w:val="Grid Table 1 Light"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...38 lines deleted...]
-  <w:style w:type="table" w:styleId="56">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent1">
     <w:name w:val="Grid Table 1 Light - Accent 1"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="97B4D8" w:themeColor="accent1" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...38 lines deleted...]
-  <w:style w:type="table" w:styleId="57">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent2">
     <w:name w:val="Grid Table 1 Light - Accent 2"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="DA9896" w:themeColor="accent2" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...38 lines deleted...]
-  <w:style w:type="table" w:styleId="58">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent3">
     <w:name w:val="Grid Table 1 Light - Accent 3"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C4D79D" w:themeColor="accent3" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...38 lines deleted...]
-  <w:style w:type="table" w:styleId="59">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent4">
     <w:name w:val="Grid Table 1 Light - Accent 4"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B4A4C8" w:themeColor="accent4" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...38 lines deleted...]
-  <w:style w:type="table" w:styleId="60">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent5">
     <w:name w:val="Grid Table 1 Light - Accent 5"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="95CEDD" w:themeColor="accent5" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...38 lines deleted...]
-  <w:style w:type="table" w:styleId="61">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent6">
     <w:name w:val="Grid Table 1 Light - Accent 6"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FAC192" w:themeColor="accent6" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...38 lines deleted...]
-  <w:style w:type="table" w:styleId="62">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-2">
     <w:name w:val="Grid Table 2"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...56 lines deleted...]
-  <w:style w:type="table" w:styleId="63">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent1">
     <w:name w:val="Grid Table 2 - Accent 1"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...56 lines deleted...]
-  <w:style w:type="table" w:styleId="64">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent2">
     <w:name w:val="Grid Table 2 - Accent 2"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...56 lines deleted...]
-  <w:style w:type="table" w:styleId="65">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent3">
     <w:name w:val="Grid Table 2 - Accent 3"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...56 lines deleted...]
-  <w:style w:type="table" w:styleId="66">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent4">
     <w:name w:val="Grid Table 2 - Accent 4"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...56 lines deleted...]
-  <w:style w:type="table" w:styleId="67">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent5">
     <w:name w:val="Grid Table 2 - Accent 5"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...56 lines deleted...]
-  <w:style w:type="table" w:styleId="68">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent6">
     <w:name w:val="Grid Table 2 - Accent 6"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...56 lines deleted...]
-  <w:style w:type="table" w:styleId="69">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-3">
     <w:name w:val="Grid Table 3"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tblStylePr w:type="band1Horz">
-[...16 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tcPr>
-[...21 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tcPr>
-[...25 lines deleted...]
-  <w:style w:type="table" w:styleId="70">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent1">
     <w:name w:val="Grid Table 3 - Accent 1"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tblStylePr w:type="band1Horz">
-[...16 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tcPr>
-[...21 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tcPr>
-[...25 lines deleted...]
-  <w:style w:type="table" w:styleId="71">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent2">
     <w:name w:val="Grid Table 3 - Accent 2"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tblStylePr w:type="band1Horz">
-[...16 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdb" w:themeFill="accent2" w:themeFillTint="32"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tcPr>
-[...21 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tcPr>
-[...25 lines deleted...]
-  <w:style w:type="table" w:styleId="72">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent3">
     <w:name w:val="Grid Table 3 - Accent 3"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tblStylePr w:type="band1Horz">
-[...16 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="eaf0dd" w:themeFill="accent3" w:themeFillTint="34"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tcPr>
-[...21 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tcPr>
-[...25 lines deleted...]
-  <w:style w:type="table" w:styleId="73">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent4">
     <w:name w:val="Grid Table 3 - Accent 4"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tblStylePr w:type="band1Horz">
-[...16 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tcPr>
-[...21 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tcPr>
-[...25 lines deleted...]
-  <w:style w:type="table" w:styleId="74">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent5">
     <w:name w:val="Grid Table 3 - Accent 5"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tblStylePr w:type="band1Horz">
-[...16 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tcPr>
-[...21 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tcPr>
-[...25 lines deleted...]
-  <w:style w:type="table" w:styleId="75">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent6">
     <w:name w:val="Grid Table 3 - Accent 6"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tblStylePr w:type="band1Horz">
-[...16 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tcPr>
-[...21 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:i/>
         <w:color w:val="404040"/>
       </w:rPr>
-      <w:tcPr>
-[...25 lines deleted...]
-  <w:style w:type="table" w:styleId="76">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-4">
     <w:name w:val="Grid Table 4"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...54 lines deleted...]
-  <w:style w:type="table" w:styleId="77">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent1">
     <w:name w:val="Grid Table 4 - Accent 1"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DCE6F2" w:themeColor="accent1" w:themeTint="32" w:fill="DCE6F2" w:themeFill="accent1" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...54 lines deleted...]
-  <w:style w:type="table" w:styleId="78">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DCE6F2" w:themeColor="accent1" w:themeTint="32" w:fill="DCE6F2" w:themeFill="accent1" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent2">
     <w:name w:val="Grid Table 4 - Accent 2"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...54 lines deleted...]
-  <w:style w:type="table" w:styleId="79">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent3">
     <w:name w:val="Grid Table 4 - Accent 3"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...54 lines deleted...]
-  <w:style w:type="table" w:styleId="80">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent4">
     <w:name w:val="Grid Table 4 - Accent 4"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...54 lines deleted...]
-  <w:style w:type="table" w:styleId="81">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent5">
     <w:name w:val="Grid Table 4 - Accent 5"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...54 lines deleted...]
-  <w:style w:type="table" w:styleId="82">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent6">
     <w:name w:val="Grid Table 4 - Accent 6"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...54 lines deleted...]
-  <w:style w:type="table" w:styleId="83">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-5">
     <w:name w:val="Grid Table 5 Dark"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+      <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tcPr>
-[...56 lines deleted...]
-  <w:style w:type="table" w:styleId="84">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent1">
     <w:name w:val="Grid Table 5 Dark- Accent 1"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+      <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="AEC4E0" w:themeColor="accent1" w:themeTint="75" w:fill="AEC4E0" w:themeFill="accent1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tcPr>
-[...56 lines deleted...]
-  <w:style w:type="table" w:styleId="85">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="AEC4E0" w:themeColor="accent1" w:themeTint="75" w:fill="AEC4E0" w:themeFill="accent1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent2">
     <w:name w:val="Grid Table 5 Dark - Accent 2"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdb" w:themeFill="accent2" w:themeFillTint="32"/>
+      <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E2AEAD" w:themeColor="accent2" w:themeTint="75" w:fill="E2AEAD" w:themeFill="accent2" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tcPr>
-[...56 lines deleted...]
-  <w:style w:type="table" w:styleId="86">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E2AEAD" w:themeColor="accent2" w:themeTint="75" w:fill="E2AEAD" w:themeFill="accent2" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent3">
     <w:name w:val="Grid Table 5 Dark - Accent 3"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="eaf0dd" w:themeFill="accent3" w:themeFillTint="34"/>
+      <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D0DFB2" w:themeColor="accent3" w:themeTint="75" w:fill="D0DFB2" w:themeFill="accent3" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tcPr>
-[...56 lines deleted...]
-  <w:style w:type="table" w:styleId="87">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D0DFB2" w:themeColor="accent3" w:themeTint="75" w:fill="D0DFB2" w:themeFill="accent3" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent4">
     <w:name w:val="Grid Table 5 Dark- Accent 4"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+      <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C4B7D4" w:themeColor="accent4" w:themeTint="75" w:fill="C4B7D4" w:themeFill="accent4" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tcPr>
-[...56 lines deleted...]
-  <w:style w:type="table" w:styleId="88">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C4B7D4" w:themeColor="accent4" w:themeTint="75" w:fill="C4B7D4" w:themeFill="accent4" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent5">
     <w:name w:val="Grid Table 5 Dark - Accent 5"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+      <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ACD8E4" w:themeColor="accent5" w:themeTint="75" w:fill="ACD8E4" w:themeFill="accent5" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tcPr>
-[...56 lines deleted...]
-  <w:style w:type="table" w:styleId="89">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ACD8E4" w:themeColor="accent5" w:themeTint="75" w:fill="ACD8E4" w:themeFill="accent5" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent6">
     <w:name w:val="Grid Table 5 Dark - Accent 6"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+      <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBCEAA" w:themeColor="accent6" w:themeTint="75" w:fill="FBCEAA" w:themeFill="accent6" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tcPr>
-[...56 lines deleted...]
-  <w:style w:type="table" w:styleId="90">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBCEAA" w:themeColor="accent6" w:themeTint="75" w:fill="FBCEAA" w:themeFill="accent6" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-6">
     <w:name w:val="Grid Table 6 Colorful"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
-[...40 lines deleted...]
-  <w:style w:type="table" w:styleId="91">
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent1">
     <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="dae5f1" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
-[...40 lines deleted...]
-  <w:style w:type="table" w:styleId="92">
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent2">
     <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="f2dcdb" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...40 lines deleted...]
-  <w:style w:type="table" w:styleId="93">
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent3">
     <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="eaf0dd" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
-[...40 lines deleted...]
-  <w:style w:type="table" w:styleId="94">
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent4">
     <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...40 lines deleted...]
-  <w:style w:type="table" w:styleId="95">
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent5">
     <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
-[...40 lines deleted...]
-  <w:style w:type="table" w:styleId="96">
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent6">
     <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="fde9d8" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
-[...40 lines deleted...]
-  <w:style w:type="table" w:styleId="97">
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-7">
     <w:name w:val="Grid Table 7 Colorful"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tblStylePr w:type="band1Horz">
-[...19 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:rPr>
-[...4 lines deleted...]
-      </w:rPr>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tcPr>
-[...23 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
-[...30 lines deleted...]
-  <w:style w:type="table" w:styleId="98">
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent1">
     <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tblStylePr w:type="band1Horz">
-[...19 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:rPr>
-[...4 lines deleted...]
-      </w:rPr>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tcPr>
-[...23 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="3e70a3" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
-[...30 lines deleted...]
-  <w:style w:type="table" w:styleId="99">
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent2">
     <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tblStylePr w:type="band1Horz">
-[...19 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:rPr>
-[...4 lines deleted...]
-      </w:rPr>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tcPr>
-[...23 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="9c3a37" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...30 lines deleted...]
-  <w:style w:type="table" w:styleId="100">
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent3">
     <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tblStylePr w:type="band1Horz">
-[...19 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:rPr>
-[...4 lines deleted...]
-      </w:rPr>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tcPr>
-[...23 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="5c702f" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
-[...30 lines deleted...]
-  <w:style w:type="table" w:styleId="101">
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent4">
     <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tblStylePr w:type="band1Horz">
-[...19 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:rPr>
-[...4 lines deleted...]
-      </w:rPr>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tcPr>
-[...23 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="664f82" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...30 lines deleted...]
-  <w:style w:type="table" w:styleId="102">
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent5">
     <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tblStylePr w:type="band1Horz">
-[...19 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:rPr>
-[...4 lines deleted...]
-      </w:rPr>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tcPr>
-[...23 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="266777" w:themeColor="accent5" w:themeShade="95"/>
-[...30 lines deleted...]
-  <w:style w:type="table" w:styleId="103">
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent6">
     <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tblStylePr w:type="band1Horz">
-[...19 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:rPr>
-[...4 lines deleted...]
-      </w:rPr>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tcPr>
-[...23 lines deleted...]
-        </w:tcBorders>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="b05307" w:themeColor="accent6" w:themeShade="95"/>
-[...30 lines deleted...]
-  <w:style w:type="table" w:styleId="104">
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-10">
     <w:name w:val="List Table 1 Light"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tcPr>
-[...49 lines deleted...]
-  <w:style w:type="table" w:styleId="105">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent1">
     <w:name w:val="List Table 1 Light - Accent 1"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tcPr>
-[...49 lines deleted...]
-  <w:style w:type="table" w:styleId="106">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent2">
     <w:name w:val="List Table 1 Light - Accent 2"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tcPr>
-[...49 lines deleted...]
-  <w:style w:type="table" w:styleId="107">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent3">
     <w:name w:val="List Table 1 Light - Accent 3"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tcPr>
-[...49 lines deleted...]
-  <w:style w:type="table" w:styleId="108">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent4">
     <w:name w:val="List Table 1 Light - Accent 4"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tcPr>
-[...49 lines deleted...]
-  <w:style w:type="table" w:styleId="109">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent5">
     <w:name w:val="List Table 1 Light - Accent 5"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tcPr>
-[...49 lines deleted...]
-  <w:style w:type="table" w:styleId="110">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent6">
     <w:name w:val="List Table 1 Light - Accent 6"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tcPr>
-[...49 lines deleted...]
-  <w:style w:type="table" w:styleId="111">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-20">
     <w:name w:val="List Table 2"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...62 lines deleted...]
-  <w:style w:type="table" w:styleId="112">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent1">
     <w:name w:val="List Table 2 - Accent 1"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...62 lines deleted...]
-  <w:style w:type="table" w:styleId="113">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent2">
     <w:name w:val="List Table 2 - Accent 2"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...62 lines deleted...]
-  <w:style w:type="table" w:styleId="114">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent3">
     <w:name w:val="List Table 2 - Accent 3"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...62 lines deleted...]
-  <w:style w:type="table" w:styleId="115">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent4">
     <w:name w:val="List Table 2 - Accent 4"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...62 lines deleted...]
-  <w:style w:type="table" w:styleId="116">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent5">
     <w:name w:val="List Table 2 - Accent 5"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...62 lines deleted...]
-  <w:style w:type="table" w:styleId="117">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent6">
     <w:name w:val="List Table 2 - Accent 6"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...62 lines deleted...]
-  <w:style w:type="table" w:styleId="118">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-30">
     <w:name w:val="List Table 3"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...49 lines deleted...]
-  <w:style w:type="table" w:styleId="119">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent1">
     <w:name w:val="List Table 3 - Accent 1"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...49 lines deleted...]
-  <w:style w:type="table" w:styleId="120">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent2">
     <w:name w:val="List Table 3 - Accent 2"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...49 lines deleted...]
-  <w:style w:type="table" w:styleId="121">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent3">
     <w:name w:val="List Table 3 - Accent 3"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...49 lines deleted...]
-  <w:style w:type="table" w:styleId="122">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent4">
     <w:name w:val="List Table 3 - Accent 4"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...49 lines deleted...]
-  <w:style w:type="table" w:styleId="123">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent5">
     <w:name w:val="List Table 3 - Accent 5"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...49 lines deleted...]
-  <w:style w:type="table" w:styleId="124">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent6">
     <w:name w:val="List Table 3 - Accent 6"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...49 lines deleted...]
-  <w:style w:type="table" w:styleId="125">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-40">
     <w:name w:val="List Table 4"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...43 lines deleted...]
-  <w:style w:type="table" w:styleId="126">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent1">
     <w:name w:val="List Table 4 - Accent 1"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...43 lines deleted...]
-  <w:style w:type="table" w:styleId="127">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent2">
     <w:name w:val="List Table 4 - Accent 2"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...43 lines deleted...]
-  <w:style w:type="table" w:styleId="128">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent3">
     <w:name w:val="List Table 4 - Accent 3"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...43 lines deleted...]
-  <w:style w:type="table" w:styleId="129">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent4">
     <w:name w:val="List Table 4 - Accent 4"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...43 lines deleted...]
-  <w:style w:type="table" w:styleId="130">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent5">
     <w:name w:val="List Table 4 - Accent 5"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...43 lines deleted...]
-  <w:style w:type="table" w:styleId="131">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent6">
     <w:name w:val="List Table 4 - Accent 6"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...43 lines deleted...]
-  <w:style w:type="table" w:styleId="132">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-50">
     <w:name w:val="List Table 5 Dark"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+      <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tcPr>
-[...13 lines deleted...]
-        </w:tcBorders>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:tcPr>
-[...68 lines deleted...]
-  <w:style w:type="table" w:styleId="133">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent1">
     <w:name w:val="List Table 5 Dark - Accent 1"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="4f81bd" w:themeFill="accent1"/>
+      <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tcPr>
-[...13 lines deleted...]
-        </w:tcBorders>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:tcPr>
-[...68 lines deleted...]
-  <w:style w:type="table" w:styleId="134">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent2">
     <w:name w:val="List Table 5 Dark - Accent 2"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="d99694" w:themeFill="accent2" w:themeFillTint="97"/>
+      <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tcPr>
-[...13 lines deleted...]
-        </w:tcBorders>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:tcPr>
-[...68 lines deleted...]
-  <w:style w:type="table" w:styleId="135">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent3">
     <w:name w:val="List Table 5 Dark - Accent 3"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="c3d69b" w:themeFill="accent3" w:themeFillTint="98"/>
+      <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tcPr>
-[...13 lines deleted...]
-        </w:tcBorders>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:tcPr>
-[...68 lines deleted...]
-  <w:style w:type="table" w:styleId="136">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent4">
     <w:name w:val="List Table 5 Dark - Accent 4"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="b2a1c6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tcPr>
-[...13 lines deleted...]
-        </w:tcBorders>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:tcPr>
-[...68 lines deleted...]
-  <w:style w:type="table" w:styleId="137">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent5">
     <w:name w:val="List Table 5 Dark - Accent 5"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="91cddc" w:themeFill="accent5" w:themeFillTint="9A"/>
+      <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tcPr>
-[...13 lines deleted...]
-        </w:tcBorders>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:tcPr>
-[...68 lines deleted...]
-  <w:style w:type="table" w:styleId="138">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent6">
     <w:name w:val="List Table 5 Dark - Accent 6"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
-      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="f9bf90" w:themeFill="accent6" w:themeFillTint="98"/>
+      <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
-      <w:tcPr>
-[...13 lines deleted...]
-        </w:tcBorders>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
-      <w:tcPr>
-[...68 lines deleted...]
-  <w:style w:type="table" w:styleId="139">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-60">
     <w:name w:val="List Table 6 Colorful"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="text1"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="text1"/>
-[...5 lines deleted...]
-        <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
-      </w:rPr>
-[...30 lines deleted...]
-  <w:style w:type="table" w:styleId="140">
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent1">
     <w:name w:val="List Table 6 Colorful - Accent 1"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="accent1" w:themeShade="95"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="d3e0ee" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="accent1" w:themeShade="95"/>
-[...38 lines deleted...]
-  <w:style w:type="table" w:styleId="141">
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent2">
     <w:name w:val="List Table 6 Colorful - Accent 2"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...38 lines deleted...]
-  <w:style w:type="table" w:styleId="142">
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent3">
     <w:name w:val="List Table 6 Colorful - Accent 3"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
-[...38 lines deleted...]
-  <w:style w:type="table" w:styleId="143">
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent4">
     <w:name w:val="List Table 6 Colorful - Accent 4"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="dfd8e7" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...38 lines deleted...]
-  <w:style w:type="table" w:styleId="144">
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent5">
     <w:name w:val="List Table 6 Colorful - Accent 5"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="d1eaf0" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...38 lines deleted...]
-  <w:style w:type="table" w:styleId="145">
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent6">
     <w:name w:val="List Table 6 Colorful - Accent 6"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="fce4d1" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-        <w:color w:val="404040" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
-[...38 lines deleted...]
-  <w:style w:type="table" w:styleId="146">
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="-70">
     <w:name w:val="List Table 7 Colorful"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tblStylePr w:type="band1Horz">
-[...19 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:rPr>
-[...4 lines deleted...]
-      </w:rPr>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tcPr>
-[...9 lines deleted...]
-    <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
-[...9 lines deleted...]
-        </w:tcBorders>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
-[...37 lines deleted...]
-  <w:style w:type="table" w:styleId="147">
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent1">
     <w:name w:val="List Table 7 Colorful - Accent 1"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tblStylePr w:type="band1Horz">
-[...19 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:rPr>
-[...4 lines deleted...]
-      </w:rPr>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tcPr>
-[...9 lines deleted...]
-    <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="2a4b71" w:themeColor="accent1" w:themeShade="95"/>
-[...9 lines deleted...]
-        </w:tcBorders>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="2a4b71" w:themeColor="accent1" w:themeShade="95"/>
-[...37 lines deleted...]
-  <w:style w:type="table" w:styleId="148">
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent2">
     <w:name w:val="List Table 7 Colorful - Accent 2"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tblStylePr w:type="band1Horz">
-[...19 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:rPr>
-[...4 lines deleted...]
-      </w:rPr>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tcPr>
-[...9 lines deleted...]
-    <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="9c3a37" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...9 lines deleted...]
-        </w:tcBorders>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="9c3a37" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...37 lines deleted...]
-  <w:style w:type="table" w:styleId="149">
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent3">
     <w:name w:val="List Table 7 Colorful - Accent 3"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tblStylePr w:type="band1Horz">
-[...19 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:rPr>
-[...4 lines deleted...]
-      </w:rPr>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tcPr>
-[...9 lines deleted...]
-    <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="7c983f" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
-[...9 lines deleted...]
-        </w:tcBorders>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="7c983f" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
-[...37 lines deleted...]
-  <w:style w:type="table" w:styleId="150">
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent4">
     <w:name w:val="List Table 7 Colorful - Accent 4"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tblStylePr w:type="band1Horz">
-[...19 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:rPr>
-[...4 lines deleted...]
-      </w:rPr>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tcPr>
-[...9 lines deleted...]
-    <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="664f82" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...9 lines deleted...]
-        </w:tcBorders>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="664f82" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
-[...37 lines deleted...]
-  <w:style w:type="table" w:styleId="151">
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent5">
     <w:name w:val="List Table 7 Colorful - Accent 5"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tblStylePr w:type="band1Horz">
-[...19 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:rPr>
-[...4 lines deleted...]
-      </w:rPr>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tcPr>
-[...9 lines deleted...]
-    <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="338aa0" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...9 lines deleted...]
-        </w:tcBorders>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="338aa0" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
-[...37 lines deleted...]
-  <w:style w:type="table" w:styleId="152">
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent6">
     <w:name w:val="List Table 7 Colorful - Accent 6"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tblStylePr w:type="band1Horz">
-[...19 lines deleted...]
-      </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
-      <w:rPr>
-[...4 lines deleted...]
-      </w:rPr>
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:tcPr>
-[...9 lines deleted...]
-    <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="d9680c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
-[...9 lines deleted...]
-        </w:tcBorders>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:i/>
-        <w:color w:val="d9680c" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
-[...37 lines deleted...]
-  <w:style w:type="table" w:styleId="153">
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent">
     <w:name w:val="Lined - Accent"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="band1Vert">
-[...5 lines deleted...]
-    </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...54 lines deleted...]
-  <w:style w:type="table" w:styleId="154">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent1">
     <w:name w:val="Lined - Accent 1"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="band1Vert">
-[...5 lines deleted...]
-    </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...54 lines deleted...]
-  <w:style w:type="table" w:styleId="155">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent2">
     <w:name w:val="Lined - Accent 2"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="band1Vert">
-[...5 lines deleted...]
-    </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...54 lines deleted...]
-  <w:style w:type="table" w:styleId="156">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent3">
     <w:name w:val="Lined - Accent 3"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="band1Vert">
-[...5 lines deleted...]
-    </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...54 lines deleted...]
-  <w:style w:type="table" w:styleId="157">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent4">
     <w:name w:val="Lined - Accent 4"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="band1Vert">
-[...5 lines deleted...]
-    </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...54 lines deleted...]
-  <w:style w:type="table" w:styleId="158">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent5">
     <w:name w:val="Lined - Accent 5"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="band1Vert">
-[...5 lines deleted...]
-    </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...54 lines deleted...]
-  <w:style w:type="table" w:styleId="159">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent6">
     <w:name w:val="Lined - Accent 6"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="band1Vert">
-[...5 lines deleted...]
-    </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...54 lines deleted...]
-  <w:style w:type="table" w:styleId="160">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent">
     <w:name w:val="Bordered &amp; Lined - Accent"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="band1Vert">
-[...5 lines deleted...]
-    </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...54 lines deleted...]
-  <w:style w:type="table" w:styleId="161">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent1">
     <w:name w:val="Bordered &amp; Lined - Accent 1"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="band1Vert">
-[...5 lines deleted...]
-    </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...54 lines deleted...]
-  <w:style w:type="table" w:styleId="162">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent2">
     <w:name w:val="Bordered &amp; Lined - Accent 2"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="band1Vert">
-[...5 lines deleted...]
-    </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...54 lines deleted...]
-  <w:style w:type="table" w:styleId="163">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent3">
     <w:name w:val="Bordered &amp; Lined - Accent 3"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="band1Vert">
-[...5 lines deleted...]
-    </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...54 lines deleted...]
-  <w:style w:type="table" w:styleId="164">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent4">
     <w:name w:val="Bordered &amp; Lined - Accent 4"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="band1Vert">
-[...5 lines deleted...]
-    </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...54 lines deleted...]
-  <w:style w:type="table" w:styleId="165">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent5">
     <w:name w:val="Bordered &amp; Lined - Accent 5"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="band1Vert">
-[...5 lines deleted...]
-    </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...54 lines deleted...]
-  <w:style w:type="table" w:styleId="166">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent6">
     <w:name w:val="Bordered &amp; Lined - Accent 6"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="band1Vert">
-[...5 lines deleted...]
-    </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...54 lines deleted...]
-  <w:style w:type="table" w:styleId="167">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered">
     <w:name w:val="Bordered"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...52 lines deleted...]
-  <w:style w:type="table" w:styleId="168">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent1">
     <w:name w:val="Bordered - Accent 1"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...52 lines deleted...]
-  <w:style w:type="table" w:styleId="169">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent2">
     <w:name w:val="Bordered - Accent 2"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...52 lines deleted...]
-  <w:style w:type="table" w:styleId="170">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent3">
     <w:name w:val="Bordered - Accent 3"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...52 lines deleted...]
-  <w:style w:type="table" w:styleId="171">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent4">
     <w:name w:val="Bordered - Accent 4"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...52 lines deleted...]
-  <w:style w:type="table" w:styleId="172">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent5">
     <w:name w:val="Bordered - Accent 5"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...52 lines deleted...]
-  <w:style w:type="table" w:styleId="173">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent6">
     <w:name w:val="Bordered - Accent 6"/>
-    <w:basedOn w:val="697"/>
+    <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="404040"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:tcPr>
-[...52 lines deleted...]
-  <w:style w:type="character" w:styleId="174">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af2">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
-      <w:color w:val="0000ff" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="175">
+  <w:style w:type="paragraph" w:styleId="af3">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="695"/>
-    <w:link w:val="176"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="176">
-[...1 lines deleted...]
-    <w:link w:val="175"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af4">
+    <w:name w:val="Текст сноски Знак"/>
+    <w:link w:val="af3"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="177">
+  <w:style w:type="character" w:styleId="af5">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="696"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="178">
+  <w:style w:type="paragraph" w:styleId="af6">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="695"/>
-    <w:link w:val="179"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="179">
-[...1 lines deleted...]
-    <w:link w:val="178"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af7">
+    <w:name w:val="Текст концевой сноски Знак"/>
+    <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="180">
+  <w:style w:type="character" w:styleId="af8">
     <w:name w:val="endnote reference"/>
-    <w:basedOn w:val="696"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="181">
+  <w:style w:type="paragraph" w:styleId="12">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="695"/>
-    <w:next w:val="695"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:spacing w:after="57"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="182">
+  <w:style w:type="paragraph" w:styleId="24">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="695"/>
-    <w:next w:val="695"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
-      <w:ind w:left="283" w:right="0" w:firstLine="0"/>
       <w:spacing w:after="57"/>
+      <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="183">
+  <w:style w:type="paragraph" w:styleId="32">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="695"/>
-    <w:next w:val="695"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
-      <w:ind w:left="567" w:right="0" w:firstLine="0"/>
       <w:spacing w:after="57"/>
+      <w:ind w:left="567"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="184">
+  <w:style w:type="paragraph" w:styleId="42">
     <w:name w:val="toc 4"/>
-    <w:basedOn w:val="695"/>
-    <w:next w:val="695"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
-      <w:ind w:left="850" w:right="0" w:firstLine="0"/>
       <w:spacing w:after="57"/>
+      <w:ind w:left="850"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="185">
+  <w:style w:type="paragraph" w:styleId="52">
     <w:name w:val="toc 5"/>
-    <w:basedOn w:val="695"/>
-    <w:next w:val="695"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
-      <w:ind w:left="1134" w:right="0" w:firstLine="0"/>
       <w:spacing w:after="57"/>
+      <w:ind w:left="1134"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="186">
+  <w:style w:type="paragraph" w:styleId="61">
     <w:name w:val="toc 6"/>
-    <w:basedOn w:val="695"/>
-    <w:next w:val="695"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
-      <w:ind w:left="1417" w:right="0" w:firstLine="0"/>
       <w:spacing w:after="57"/>
+      <w:ind w:left="1417"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="187">
+  <w:style w:type="paragraph" w:styleId="71">
     <w:name w:val="toc 7"/>
-    <w:basedOn w:val="695"/>
-    <w:next w:val="695"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
-      <w:ind w:left="1701" w:right="0" w:firstLine="0"/>
       <w:spacing w:after="57"/>
+      <w:ind w:left="1701"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="188">
+  <w:style w:type="paragraph" w:styleId="81">
     <w:name w:val="toc 8"/>
-    <w:basedOn w:val="695"/>
-    <w:next w:val="695"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
-      <w:ind w:left="1984" w:right="0" w:firstLine="0"/>
       <w:spacing w:after="57"/>
+      <w:ind w:left="1984"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="189">
+  <w:style w:type="paragraph" w:styleId="91">
     <w:name w:val="toc 9"/>
-    <w:basedOn w:val="695"/>
-    <w:next w:val="695"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
-      <w:ind w:left="2268" w:right="0" w:firstLine="0"/>
       <w:spacing w:after="57"/>
+      <w:ind w:left="2268"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="190">
+  <w:style w:type="paragraph" w:styleId="af9">
     <w:name w:val="TOC Heading"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="191">
+  <w:style w:type="paragraph" w:styleId="afa">
     <w:name w:val="table of figures"/>
-    <w:basedOn w:val="695"/>
-    <w:next w:val="695"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
-      <w:spacing w:after="0" w:afterAutospacing="0"/>
-[...321 lines deleted...]
-      <w:ind w:left="720"/>
+      <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
-[...14 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15517,65 +12932,63 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle"/>
         </a:gradFill>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
-</file>
-[...13 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>r7-office/2024.3.2.622</Application>
-  <Company>HP Inc.</Company>
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>293</Words>
+  <Characters>1672</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1962</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
-  <LinksUpToDate>false</LinksUpToDate>
-[...2 lines deleted...]
-  <Template>Normal.dotm</Template>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Кленова</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Виктория Александровна</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>